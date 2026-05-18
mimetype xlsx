--- v0 (2026-03-26)
+++ v1 (2026-05-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="242">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -171,50 +171,167 @@
   <si>
     <t>294</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/294/pl_no13-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO CECCA - CENTRO DE EVENTOS CULTURAIS DE CAMPO ALEGRE DE GOIÁS, COM REPASSE DE RECURSOS FINANCEIROS E APOIO ESTRUTURAL PARA A REALIZAÇÃO DA EXPOCAMPO 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/299/projeto_de_lei_no14-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL DO ORÇAMENTO 2026, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no15-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS, ESTADO DE GOIÁS A CELEBRAR CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE CATALÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_no16-2026.pdf</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/306/pl_no17-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DE INDUSTRIA, COMÉRCIO, TRABALHO, TRANSITO E DESENVOLVIMENTO ECONÔMICO-SICTTDE, CRIA CARGOS EM COMISSÃO, ALTERA A LEI MUNICIPAL Nº1.373/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/307/pl_no18-2026.pdf</t>
+  </si>
+  <si>
+    <t>DEFINE AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DO MUNICÍPIO PARA O INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS FUNCIONÁRIOS DE CAMPO ALEGRE DE GOIÁS (GO) E DEMAIS PROVIDÊNCIAS NA FORMA DA LEI.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Baltazar Donizete da Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/308/pl_no19-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O TRATAMENTO FAVORECIDO, DIFERENCIADO, SIMPLIFICADO E REGIONALIZADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE NAS CONTRATAÇÕES PÚBLICAS REALIZADAS NO ÂMBITO DO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS/GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/309/pl_no20-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS, A REALIZAÇÃO DE EVENTOS EQUIPADOS COM SISTEMAS DE SOM AUTOMOTIVO, EM CONFORMIDADE COM A LEI ESTADUAL Nº24.036, DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/317/pl_no21-2026-diretrizes_orcamentarias.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A LEI DE DIRETRIZES ORÇAMENTÁRIAS, QUE DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELEBORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/318/pl_no22-2026-criacao_de_vaga_cargo_efetivo_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE 1 (UMA) VAGA DE CARGO EFETIVO DE AGENTE COMUNITÁRIO DE SAÚDE - ACS, JÁ EXISTENTES NO QUADRO DE PESSOAL DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/321/pl_no23-2026-quantitativo_de_vagas_motorista.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE QUANTITATIVO DE VAGAS DE CARGOS EFETIVOS JÁ EXISTENTES NO QUADRO DE PESSOAL DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/322/pl_n24-2026.pdf</t>
+  </si>
+  <si>
     <t>262</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudio Barbosa de Brito</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/262/indicacao_no001-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE BEBEDOUROS E TORNEIRAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/263/indicacao_no002-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE UMA CASA DE APOIO EM BARRETOS.</t>
@@ -258,53 +375,50 @@
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_no05-2026-sebastiao.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REFORMA DE PONTE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>AVELINO ALVES</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_6.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO E SINALIZAÇÃO DE ESTACIONAMENTO EXCLUSIVO PARA TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>Baltazar Donizete da Silveira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/273/indicacao_no07-2026-baltazar.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO E INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM TODAS AS SALAS DE AULA, NAS ESCOLAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_no08-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE 04 TENDAS 10X12</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/279/indicacao_no09-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A PADRONIZAÇÃO VISUAL EM TODOS OS CARROS PÚBLICOS DE CAMPO ALEGRE DE GOIÁS.</t>
   </si>
   <si>
     <t>281</t>
@@ -333,183 +447,339 @@
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A EXECUÇÃO DE OBRAS E SERVIÇOS URBANOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao_no13-2026-jarbas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REFORMA COMPLETA DOS BANHEIROS DA ESCOLA MUNICIPAL LUIZ FAVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/285/indicacao_no14-2026-claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE MATA BURRO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_no015-sebastiao.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A TROCA DO TELHADO DA ESCOLA MUNICIPAL LIBERDADE.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_no016-avelino.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA ESQUINA DA RUA PRIMAVERA COM A AVENIDA ÁLVARO TEIXEIRA FILHO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/288/indicacao_no17-jarbas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA A COMPRA DE UMA AMBULÂNCIA TIPO B(UNIDADE DE SUPORTE BÁSICO-USB), DESTINADA AO ATENDIMENTO DE URGÊNCIAS NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao_no18-jarbas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A REFORMA E REVITALIZAÇÃO DA PLACA DE IDENTIFICAÇÃO DA PRAÇA JORDINA PEREIRA DA SILVA, LOCALIZADA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_no19-claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTITVO MUNICIPAL AQUISIÇÃO DE CAMINHÃO SUCÇÃO/VÁCUO</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/291/indicacao_no20-sebastiao.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE MATA BURRO NA FAZENDA PAULISTA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao_no21-claudio.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao_no22-jarbas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A PRORROGAÇÃO DO PRAZO DE VALIDADE DO CONCURSO PÚBLLICO REGIDO PELO EDITAL Nº01/2024 POR MAIS 2 ANOS, NOS TERMOS DA LEGISLAÇÃO VIGENTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/300/indicacao_no23-2026-jarbas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REFORMA COMPLETA DO TELHADO DA ESCOLA FRANCISCA MARIANA NESTE MUNICÍPIO.</t>
   </si>
   <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/301/indicacao_no24-2026-jarbas.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS MEDIDAS PARA A CRIAÇÃO E FORTALECIMENTO DE PROGRAMAS PERMANENTES DE CAPACITAÇÃO E ATUALIAÇÃO PROFISSIONAL DESTINADOS AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO E AOS PROFISSIONAIS DA ÁREA DA SAÚDE NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/302/indicacao_no25-2026-claudio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DE ESTRADA.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_no26-2026-baltazr.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM DESTINADAS 01(UMA) VAGA NO ESTACIONAMENTO DA SECRETARIA MUNICIPAL DE SAÚDE DE CAMPO ALEGRE DE GOIÁS COMO PRIORIDADE EXCLUSIVA PARA AS VANS DA ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no27-2026-sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REFORMA DE MATA BURRO NA FAZENDA DO SR JOSÉ RUBENS, NA REGIÃO DO CALAÇA.</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/311/indicacao_no28-2026-jarbas.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE FEITO UM ESTUDO E ACOMPANHAMENTO, E UM LEVANTAMENTO TÉCNICO JUNTO A CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS (CNM), COM O OBJETIVO DE PROMOVER UM ESTUDO DETALHADO NO ÂMBITO DO IPAFC.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Cleber Marcos Baldoino</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao_no29-2026-cleber.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE 28 STTPS PARA ESCOLA MUNICIPAL DONA NILDA, SITUADA NO BAIRRO CÉU AZUL.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/314/indicacao_no30-2026-jarbas.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE COM O OBJETIVO DE INSTITUIR UMA CERIMÔNIA SEMESTRAL EM HOMENAGEM AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE SE APOSENTAREM  NO RESPECTIVO PERÍODO, NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/315/indicacao_no31-2026-baltazar.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O AUMENTO DA CARGA HORÁRIA DE ATENDIMENTO DO (A) FONOAUDIÓLOGO (A) NO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS - GO.</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/324/indicacao_no32-2026-sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PASSARELA PARA PEDESTRES NO CÓRREGO DO BAIRRO VILA AURORA NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao_no33-2026-baltazar.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE ENTRE A FAZENDA DA JANETE APARECIDA ALBINO E A FAZENDA DO DIVINO RIBEIRO NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Claudiney Correa e Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao_claudiney.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E REGULAMENTAÇÃO DO PROGRAMA BOLSA UNIVERSITÁRIA NO MUNICÍPIO DE CAMPO ALEGRE DE GOIÁS.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>PRES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_resolucao_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA DEVOLUÇÃO DE DUODÉCIMO DO PODER LEGISLATIVO PARA A FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/323/veto_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Nº001/2026 DE 05 DE MAIO DE 2026 AO AUTÓGRAFO DE LEI 20/2026</t>
+  </si>
+  <si>
     <t>265</t>
   </si>
   <si>
     <t>REQAP</t>
   </si>
   <si>
     <t>Requerimento de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_aplauso-no_001_-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE APLAUSOS À SRA AUGUSTA JOAQUIM JOSÉ DOS SANTOS, NASCIDA EM 1939.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/280/requerimento__aplauso-no002-2026-claudio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE APLAUSO PARA HOMENAGEAR ANTÔNIO HILÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/298/requerimento_de_aplauso_no003-claudio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE APLAUSO EM HOMENAGEM A SIDON DE SÁ GUIMARÃES</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/316/requerimento_de_aplauso_no04-claudio.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE APLAUSO EM HOMENAGEM À SRA. EUNICE MOREIRA DO VALE.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_de_aplauso_no005-2026-jarbas.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE APLAUSO EM HOMENAGEM A SRA DIVINA DA SILVA GUIMARÃES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -813,56 +1083,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/260/pl_no005_-_dispoe_sobre_revisao_geral_e_anual_das_remuneracoes_dos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/261/pl_no006_-_dispoe_sobre_reajuste_do_auxilio_alimentacao_dos_agentes_politicos_e_servidores_publicos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/276/projeto_de_lei_007.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/277/img20260211_08553225.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/274/img20260211_08462485.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/275/img20260211_08510586.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/295/pl_no11-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/293/pl_no12-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/294/pl_no13-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/299/projeto_de_lei_no14-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/262/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/263/indicacao_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/264/indicacao_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/270/indicacao_no04-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_no05-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/273/indicacao_no07-2026-baltazar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_no08-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/279/indicacao_no09-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_no102026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_no011-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_no012-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao_no13-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/285/indicacao_no14-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_no015-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_no016-avelino.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/288/indicacao_no17-jarbas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao_no18-jarbas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_no19-claudio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/291/indicacao_no20-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao_no21-claudio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao_no22-jarbas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/300/indicacao_no23-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_aplauso-no_001_-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/280/requerimento__aplauso-no002-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/298/requerimento_de_aplauso_no003-claudio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/260/pl_no005_-_dispoe_sobre_revisao_geral_e_anual_das_remuneracoes_dos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/261/pl_no006_-_dispoe_sobre_reajuste_do_auxilio_alimentacao_dos_agentes_politicos_e_servidores_publicos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/276/projeto_de_lei_007.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/277/img20260211_08553225.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/274/img20260211_08462485.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/275/img20260211_08510586.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/295/pl_no11-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/293/pl_no12-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/294/pl_no13-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/299/projeto_de_lei_no14-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no15-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_no16-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/306/pl_no17-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/307/pl_no18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/308/pl_no19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/309/pl_no20-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/317/pl_no21-2026-diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/318/pl_no22-2026-criacao_de_vaga_cargo_efetivo_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/321/pl_no23-2026-quantitativo_de_vagas_motorista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/322/pl_n24-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/262/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/263/indicacao_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/264/indicacao_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/270/indicacao_no04-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_no05-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/273/indicacao_no07-2026-baltazar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_no08-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/279/indicacao_no09-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_no102026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_no011-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_no012-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao_no13-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/285/indicacao_no14-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_no015-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_no016-avelino.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/288/indicacao_no17-jarbas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao_no18-jarbas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_no19-claudio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/291/indicacao_no20-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao_no21-claudio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao_no22-jarbas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/300/indicacao_no23-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/301/indicacao_no24-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/302/indicacao_no25-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_no26-2026-baltazr.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no27-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/311/indicacao_no28-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao_no29-2026-cleber.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/314/indicacao_no30-2026-jarbas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/315/indicacao_no31-2026-baltazar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/324/indicacao_no32-2026-sebastiao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao_no33-2026-baltazar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao_claudiney.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_resolucao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/323/veto_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_aplauso-no_001_-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/280/requerimento__aplauso-no002-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/298/requerimento_de_aplauso_no003-claudio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/316/requerimento_de_aplauso_no04-claudio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoalegredegoias.go.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_de_aplauso_no005-2026-jarbas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1128,756 +1398,1431 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F25" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F26" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D29" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F30" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>34</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F31" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F32" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F33" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E35" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="E35" t="s">
+      <c r="H35" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>108</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H36" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
+      <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
+        <v>117</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H37" t="s">
         <v>149</v>
       </c>
-      <c r="B37" t="s">
-[...8 lines deleted...]
-      <c r="E37" t="s">
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" t="s">
+        <v>94</v>
+      </c>
+      <c r="F38" t="s">
+        <v>103</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" t="s">
+        <v>94</v>
+      </c>
+      <c r="F39" t="s">
+        <v>103</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" t="s">
+        <v>95</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>74</v>
+      </c>
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" t="s">
+        <v>108</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>94</v>
+      </c>
+      <c r="F42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
         <v>143</v>
       </c>
-      <c r="F37" t="s">
-[...6 lines deleted...]
-        <v>151</v>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" t="s">
+        <v>94</v>
+      </c>
+      <c r="F43" t="s">
+        <v>103</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H43" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" t="s">
+        <v>94</v>
+      </c>
+      <c r="F44" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" t="s">
+        <v>94</v>
+      </c>
+      <c r="F45" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H45" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>174</v>
+      </c>
+      <c r="D46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" t="s">
+        <v>94</v>
+      </c>
+      <c r="F46" t="s">
+        <v>95</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" t="s">
+        <v>94</v>
+      </c>
+      <c r="F47" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H47" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" t="s">
+        <v>94</v>
+      </c>
+      <c r="F48" t="s">
+        <v>108</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" t="s">
+        <v>94</v>
+      </c>
+      <c r="F49" t="s">
+        <v>103</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>190</v>
+      </c>
+      <c r="D50" t="s">
+        <v>93</v>
+      </c>
+      <c r="E50" t="s">
+        <v>94</v>
+      </c>
+      <c r="F50" t="s">
+        <v>191</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" t="s">
+        <v>94</v>
+      </c>
+      <c r="F51" t="s">
+        <v>103</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" t="s">
+        <v>94</v>
+      </c>
+      <c r="F52" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>203</v>
+      </c>
+      <c r="D53" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" t="s">
+        <v>94</v>
+      </c>
+      <c r="F53" t="s">
+        <v>108</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>207</v>
+      </c>
+      <c r="D54" t="s">
+        <v>93</v>
+      </c>
+      <c r="E54" t="s">
+        <v>94</v>
+      </c>
+      <c r="F54" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>211</v>
+      </c>
+      <c r="D55" t="s">
+        <v>93</v>
+      </c>
+      <c r="E55" t="s">
+        <v>94</v>
+      </c>
+      <c r="F55" t="s">
+        <v>212</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>216</v>
+      </c>
+      <c r="E56" t="s">
+        <v>217</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H56" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E57" t="s">
+        <v>222</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>226</v>
+      </c>
+      <c r="E58" t="s">
+        <v>227</v>
+      </c>
+      <c r="F58" t="s">
+        <v>103</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>226</v>
+      </c>
+      <c r="E59" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" t="s">
+        <v>95</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>102</v>
+      </c>
+      <c r="D60" t="s">
+        <v>226</v>
+      </c>
+      <c r="E60" t="s">
+        <v>227</v>
+      </c>
+      <c r="F60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>107</v>
+      </c>
+      <c r="D61" t="s">
+        <v>226</v>
+      </c>
+      <c r="E61" t="s">
+        <v>227</v>
+      </c>
+      <c r="F61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>112</v>
+      </c>
+      <c r="D62" t="s">
+        <v>226</v>
+      </c>
+      <c r="E62" t="s">
+        <v>227</v>
+      </c>
+      <c r="F62" t="s">
+        <v>103</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>